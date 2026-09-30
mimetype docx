--- v8 (2026-08-19)
+++ v9 (2026-09-30)
@@ -1146,51 +1146,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi policzyć i ocenić wielkości parametrów technologicznych charakteryzujących proces oczyszczania ścieków realizowany metodą osadu czynnego lub złoża biologicznego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1216,51 +1216,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić ocenę skuteczności technologicznej określonego urządzenia wchodzącego w skład całego układu technologicznego. Potrafi dokonać całościowej analizy wyników oczyszczania ścieków, odnosząc się do obowiązujących przepisów prawnych oraz napisać raport z przeprowadzonych samodzielnie badań formułując wnioski końcowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1270,67 +1270,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ustna odpowiedź po zajęciach laboratoryjnych , sprawozdania z kolejnych ćwiczeń laboratoryjnych, kolokwium końcowe na zajęciach laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U06, IS_U16</w:t>
+        <w:t xml:space="preserve">IS_U16, IS_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi narysować i opisać podstawowe układy technologiczne do oczyszczania ścieków komunalnych służące osiągnięciu określonego celu (usuwanie tylko związków węgla organicznego, usuwanie związków węgla organicznego i jednego z biogenów, zintegrowane usuwanie związków węgla organicznego, azotu i fosforu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>