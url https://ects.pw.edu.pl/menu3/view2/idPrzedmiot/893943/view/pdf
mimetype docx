--- v4 (2026-03-21)
+++ v5 (2026-05-10)
@@ -975,51 +975,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu sposobów regulacji i sterowania w instalacji sprężonego powietrza oraz wpływu tego sterowania na redukcję kosztów eksploatacyjnych oraz minimalizacji przecieków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1340,51 +1340,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować a następnie zaprezentować przygotowany zespołowo projekt, a następnie wyjaśnić jakie czynniki wpłynęły na zastosowanie w projekcie przyjętych rozwiązań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1410,51 +1410,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie określić parametry wytrzymałościowe oraz właściwości poszczególnych materiałów stosowanych w instalacjach tj. ciśnienie nominalne, ciśnienie robocze, dopuszczalna temperatura pracy, wpływ pary wodnej na korozyjność stosowanych materiałów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>