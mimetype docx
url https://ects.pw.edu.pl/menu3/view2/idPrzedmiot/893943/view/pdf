--- v5 (2026-05-10)
+++ v6 (2026-06-17)
@@ -817,51 +817,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - zaliczenie ustnie
 Ćwiczenia projektowe - obrona projektu
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W04, IS_W08, IS_W09</w:t>
+        <w:t xml:space="preserve">IS_W08, IS_W09, IS_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -975,51 +975,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu sposobów regulacji i sterowania w instalacji sprężonego powietrza oraz wpływu tego sterowania na redukcję kosztów eksploatacyjnych oraz minimalizacji przecieków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1253,51 +1253,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - zaliczenie ustne
 Ćwiczenia projektowe - przygotowanie oraz obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1410,51 +1410,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie określić parametry wytrzymałościowe oraz właściwości poszczególnych materiałów stosowanych w instalacjach tj. ciśnienie nominalne, ciśnienie robocze, dopuszczalna temperatura pracy, wpływ pary wodnej na korozyjność stosowanych materiałów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>