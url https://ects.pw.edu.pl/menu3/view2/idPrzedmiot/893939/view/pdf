--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -1024,51 +1024,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W09, IS_W12</w:t>
+        <w:t xml:space="preserve">IS_W12, IS_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1234,67 +1234,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W10</w:t>
+        <w:t xml:space="preserve">IS_W10, IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada uporządkowana wiedzę na temat budowy i zasady działania systemów ze zmienną ilością powietrza VAV, na temat elementów składowych systemu i ich zasady działania </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>