--- v1 (2026-03-22)
+++ v2 (2026-07-02)
@@ -780,1471 +780,1471 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M2_W04, M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu mechanizmów stosowanych w złośliwym oprogramowaniu i sieciach botnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu testów penetracyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu kryminalistyki cyfrowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z obszaru środków technicznych zapewniających cyberbezpieczeństwo sieci, systemów i użytkowników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z obszaru bezpieczeństwa komunikacji w sieciach teleinformatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu modelowania zagrożeń w cyberprzestrzeni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu zarządzania cyberbezpieczeństwem i aspektów społecznych w cyberprzestrzeni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M2MCB_W02, M2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WCB_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę z zakresu mechanizmów stosowanych w złośliwym oprogramowaniu i sieciach botnet</w:t>
+        <w:t xml:space="preserve">Potrafi przygotować środowisko pracy badacza cyberbezpieczeństwa systemów i sieci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W02</w:t>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WCB_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WCB_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu testów penetracyjnych</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić podstawowy test bezpieczeństwa zgodnie z przyjętą metodyką</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W02</w:t>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WCB_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WCB_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu kryminalistyki cyfrowej</w:t>
+        <w:t xml:space="preserve">Potrafi stworzyć dokumentację z testów bezpieczeństwa zgodnie z przyjętą metodyką i wymaganiami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W02</w:t>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WCB_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WCB_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z obszaru środków technicznych zapewniających cyberbezpieczeństwo sieci, systemów i użytkowników</w:t>
+        <w:t xml:space="preserve">Potrafi modelować zagrożenia w cyberprzestrzeni zgodnie z metodyką Cyber Kill Chain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W02</w:t>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WCB_W06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WCB_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z obszaru bezpieczeństwa komunikacji w sieciach teleinformatycznych</w:t>
+        <w:t xml:space="preserve">Potrafi stosować środki techniczne zapewniające cyberbezpieczeństwo sieci, systemów i użytkowników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W02</w:t>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WCB_W07: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WCB_U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu modelowania zagrożeń w cyberprzestrzeni</w:t>
+        <w:t xml:space="preserve">Potrafi skonfigurować i zabezpieczyć system końcowy lub oprogramowanie przed zagrożeniami w cyberprzestrzeni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W02</w:t>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WCB_W08: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WCB_U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu zarządzania cyberbezpieczeństwem i aspektów społecznych w cyberprzestrzeni</w:t>
+        <w:t xml:space="preserve">Potrafi zweryfikować w podstawowym zakresie czy system końcowy lub oprogramowanie mogą być zagrożone cyberatakami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W02, M2_W04</w:t>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_U08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi w podstawowym zakresie przeprowadzić analizę zdarzeń w sieci i systemach w kierunku odkrycia niepożądanych akcji i anomalii</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_U09: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi rozwiązywać zadania formułowane na bieżąco, komunikować wnioski i opinie, prowadzić na ich temat dyskusję i przekonywać innych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie, prezentacja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_U10: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przygotować i przeprowadzić prezentację dotyczącą zagadnień technicznych związanych z problemem rozwiązywanym na bieżąco</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie, prezentacja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_U11: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi krytycznie analizować dostępną literaturę z zakresu domeny wiedzy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie, prezentacja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WCB_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przygotować środowisko pracy badacza cyberbezpieczeństwa systemów i sieci</w:t>
+        <w:t xml:space="preserve">Ma świadomość konieczności komunikowania się z otoczeniem, także pozazawodowym, w sposób zrozumiały dla odbiorcy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, wykład</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_U05</w:t>
+        <w:t xml:space="preserve">M2MCB_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WCB_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WCB_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić podstawowy test bezpieczeństwa zgodnie z przyjętą metodyką</w:t>
+        <w:t xml:space="preserve">Ma orientację zawodową w obszarze inżynierii cyberbepieczeństwa i jest świadomy procesu uczenia się w kierunku zwiększania kompetencji w tym obszarze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zajęcia laboratoryjne, sprawozdanie</w:t>
+        <w:t xml:space="preserve">Zajęcia laboratoryjne, wykład</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_U05</w:t>
-[...779 lines deleted...]
-        <w:t xml:space="preserve">M2_K03, M2_K01</w:t>
+        <w:t xml:space="preserve">M2_K01, M2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>