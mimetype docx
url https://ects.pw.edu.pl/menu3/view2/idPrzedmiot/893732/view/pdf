--- v1 (2026-03-21)
+++ v2 (2026-05-07)
@@ -766,51 +766,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, prace domowe, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_W12, M2MCB_W14, M2_W04, M2_W01, M2_W02</w:t>
+        <w:t xml:space="preserve">M2_W01, M2_W02, M2MCB_W12, M2MCB_W14, M2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1056,51 +1056,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, prace domowe, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_U03, M2MCB_U09, M2MCB_U12, M2MCB_U13</w:t>
+        <w:t xml:space="preserve">M2MCB_U13, M2MCB_U03, M2MCB_U09, M2MCB_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>