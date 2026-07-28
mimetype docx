--- v2 (2026-05-07)
+++ v3 (2026-07-28)
@@ -1056,51 +1056,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, prace domowe, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MCB_U13, M2MCB_U03, M2MCB_U09, M2MCB_U12</w:t>
+        <w:t xml:space="preserve">M2MCB_U12, M2MCB_U13, M2MCB_U03, M2MCB_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>