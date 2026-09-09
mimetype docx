--- v4 (2026-06-19)
+++ v5 (2026-09-09)
@@ -751,51 +751,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, zaliczenie ćwiczeń (kolokwia, ocena zadań domowych, aktywność), ocena projektów wykonanych w ramach laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2CC_W03, I2CC_W04, I2_W02, I2CC_W02</w:t>
+        <w:t xml:space="preserve">I2_W02, I2CC_W02, I2CC_W03, I2CC_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1041,51 +1041,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ocena i dyskusja projektów wykonanych w ramach laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U07, I2_U08</w:t>
+        <w:t xml:space="preserve">I2_U08, I2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>