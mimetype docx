--- v2 (2026-01-14)
+++ v3 (2026-08-19)
@@ -856,71 +856,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka AM3_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna pojęcia analizy wektorowej i twierdzenia z nimi związane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka AM3_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka AM3_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcia analizy wektorowej i twierdzenia z nimi związane.</w:t>
+        <w:t xml:space="preserve">Zna aparat form różniczkowych.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -939,58 +1009,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka AM3_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka AM3_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna aparat form różniczkowych.  </w:t>
+        <w:t xml:space="preserve">Zna konstrukcje miar produktowych i twierdzenie Fubiniego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1001,146 +1071,146 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka AM3_W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka AM3_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna konstrukcje miar produktowych i twierdzenie Fubiniego. </w:t>
+        <w:t xml:space="preserve">Potrafi obliczać całki wielokrotne stosując całki iterowane i zamianę zmiennych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwia, egzamin</w:t>
+        <w:t xml:space="preserve">Kolokwia, kartkówki, zadania domowe, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W05</w:t>
+        <w:t xml:space="preserve">MAD1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka AM3_U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka AM3_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać całki wielokrotne stosując całki iterowane i zamianę zmiennych.</w:t>
+        <w:t xml:space="preserve">Potrafi całkować po krzywych i płatach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, kartkówki, zadania domowe, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1159,178 +1229,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka AM3_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka AM3_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi całkować po krzywych i płatach.</w:t>
+        <w:t xml:space="preserve">Potrafi stosować twierdzenia typu Stokesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, kartkówki, zadania domowe, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">II.X.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AM3_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować formy różniczkowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>