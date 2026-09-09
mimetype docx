--- v3 (2026-08-19)
+++ v4 (2026-09-09)
@@ -856,191 +856,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka AM3_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna pojęcia analizy wektorowej i twierdzenia z nimi związane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka AM3_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna aparat form różniczkowych.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MAD1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AM3_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna konstrukcje miar produktowych i twierdzenie Fubiniego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>