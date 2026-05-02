--- v4 (2026-03-21)
+++ v5 (2026-05-02)
@@ -975,51 +975,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny, ocena rozwiązania problemu w ramach laboratorium
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U14, K_U01, K_U02, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>