--- v5 (2026-05-02)
+++ v6 (2026-06-17)
@@ -975,51 +975,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny, ocena rozwiązania problemu w ramach laboratorium
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08, K_U14</w:t>
+        <w:t xml:space="preserve">K_U04, K_U05, K_U08, K_U14, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>