--- v6 (2026-06-17)
+++ v7 (2026-07-09)
@@ -975,51 +975,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny, ocena rozwiązania problemu w ramach laboratorium
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U05, K_U08, K_U14, K_U01, K_U02</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1046,51 +1046,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny,
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U09, K_U11</w:t>
+        <w:t xml:space="preserve">K_U04, K_U09, K_U11, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>