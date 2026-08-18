--- v7 (2026-07-09)
+++ v8 (2026-08-18)
@@ -1046,51 +1046,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny,
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U09, K_U11, K_U01, K_U02</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1116,51 +1116,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny, ocena rozwiązania problemu w ramach laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U09, K_U11, K_U14, K_U23</w:t>
+        <w:t xml:space="preserve">K_U14, K_U23, K_U01, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>