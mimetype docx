--- v2 (2026-03-21)
+++ v3 (2026-07-09)
@@ -1026,51 +1026,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">opracowanie raportów z wyników badań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1166,51 +1166,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wygłoszenie prezentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>