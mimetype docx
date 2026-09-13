--- v3 (2026-07-09)
+++ v4 (2026-09-13)
@@ -736,51 +736,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1166,51 +1166,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wygłoszenie prezentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>