--- v2 (2026-04-12)
+++ v3 (2026-05-23)
@@ -888,51 +888,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin Kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U26, K_U01, K_U02, K_U23, K_U24, K_U25</w:t>
+        <w:t xml:space="preserve">K_U24, K_U25, K_U26, K_U01, K_U02, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>