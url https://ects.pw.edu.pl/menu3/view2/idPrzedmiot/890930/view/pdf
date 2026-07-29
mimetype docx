--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -744,51 +744,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
+        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1034,67 +1034,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwia pisemnie w formie pytań i zadań: kolokwium i kolokwium poprawkowe. Ćwiczenia audytoryjne -rozmowa w formie pytań. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U21, Tr2A_U15, Tr2A_U16</w:t>
+        <w:t xml:space="preserve">Tr2A_U15, Tr2A_U16, Tr2A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi oszacować nakłady, koszty i wydajność układu transportu wewnętrznego i magazynowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>