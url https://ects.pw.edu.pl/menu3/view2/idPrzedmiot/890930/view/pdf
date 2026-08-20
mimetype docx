--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -744,51 +744,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -884,51 +884,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>