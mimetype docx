--- v6 (2026-08-20)
+++ v7 (2026-09-12)
@@ -884,51 +884,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1104,51 +1104,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwia pisemnie w formie pytań i zadań: kolokwium i kolokwium poprawkowe. Ćwiczenia audytoryjne -rozmowa w formie pytań. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U22</w:t>
+        <w:t xml:space="preserve">Tr2A_U22, Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>