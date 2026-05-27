--- v2 (2026-02-27)
+++ v3 (2026-05-27)
@@ -765,51 +765,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna wymagania normy ISO 19011 i kompetencje audytorów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -971,67 +971,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia audytoryjne - 
  projekt dotyczący oceny ryzyka systemu logistycznego.
 Student aby zdać musi zdobyć z wykonanego samodzielnie  projektu co najmniej 50% maksymalnej  możliwej do zdobycia liczby punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U15, Tr2A_U16</w:t>
+        <w:t xml:space="preserve">Tr2A_U16, Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać analizę drzewa zdarzeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>