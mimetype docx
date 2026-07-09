--- v3 (2026-05-27)
+++ v4 (2026-07-09)
@@ -835,51 +835,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W07, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna dowolna procedurę wykonania audytu logistycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -971,67 +971,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia audytoryjne - 
  projekt dotyczący oceny ryzyka systemu logistycznego.
 Student aby zdać musi zdobyć z wykonanego samodzielnie  projektu co najmniej 50% maksymalnej  możliwej do zdobycia liczby punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U16, Tr2A_U15</w:t>
+        <w:t xml:space="preserve">Tr2A_U15, Tr2A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać analizę drzewa zdarzeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>