--- v1 (2026-01-13)
+++ v2 (2026-08-20)
@@ -1051,51 +1051,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność wykorzystania aplikacji komputerowych do modelowania i symulacyjnej oceny efektywności procesu sterowania ruchem na skrzyżowaniach dróg. Potrafi określić wpływ
 wybranych parametrów modelu na przebieg modelowanych procesów w ruchu drogowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1122,51 +1122,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać wykonany przez siebie model i
 dyskutować na temat poprawności założeń i
 mechanizmów w nim zachodzących.</w:t>
       </w:r>
     </w:p>
     <w:p>