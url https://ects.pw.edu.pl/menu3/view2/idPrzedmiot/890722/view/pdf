--- v2 (2026-02-08)
+++ v3 (2026-05-28)
@@ -956,51 +956,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów, aby otrzymać ocenę pozytywną. Ćwiczenia projektowe - realizacja indywidualnych zadań projektowych i obrona przed końcem semestru. Bieżąca kontrola postępów. Konieczne jest poprawne wykonanie wszystkich zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1036,51 +1036,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia projektowe - realizacja indywidualnych zadań projektowych i obrona przed końcem semestru. Bieżąca kontrola postępów. Konieczne jest poprawne wykonanie wszystkich zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U10, Tr2A_U17</w:t>
+        <w:t xml:space="preserve">Tr2A_U17, Tr2A_U01, Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>