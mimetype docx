--- v3 (2026-05-28)
+++ v4 (2026-07-09)
@@ -1036,51 +1036,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia projektowe - realizacja indywidualnych zadań projektowych i obrona przed końcem semestru. Bieżąca kontrola postępów. Konieczne jest poprawne wykonanie wszystkich zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U17, Tr2A_U01, Tr2A_U10</w:t>
+        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U10, Tr2A_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1122,51 +1122,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać wielokryterialnej oceny wybranego elementu systemu logistycznego względem wybranych kryteriów oceny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>