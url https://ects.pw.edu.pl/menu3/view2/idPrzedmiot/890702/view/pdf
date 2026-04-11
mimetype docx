--- v1 (2026-02-05)
+++ v2 (2026-04-11)
@@ -749,51 +749,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny w formie pytań otwartych. Do zaliczenia egzaminu wymagane jest udzielenie pozytywnej odpowiedzi na co najmniej połowę pytań egzaminacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1057,51 +1057,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować organizację ruchu pociągów do obsługi kolejowych przewozów pasażerskich oraz kolejowych przewozów ładunków </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>