--- v1 (2026-02-27)
+++ v2 (2026-07-08)
@@ -842,141 +842,281 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zależności matematyczne opisujące parametry sygnałów telekomunikacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium do 4 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 2 pytania, ew.odpowiedzi ustne lub test do 30 pytań, do zaliczenia wymagane uzyskanie min. 50%+1 punktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zależności matematyczne opisujące parametry sygnałów telekomunikacyjnych</w:t>
+        <w:t xml:space="preserve">Rozumie procesy zachodzące w analogowych  i cyfrowych układach przetwarzania i transmisji informacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium do 4 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 2 pytania, ew.odpowiedzi ustne lub test do 30 pytań, do zaliczenia wymagane uzyskanie min. 50%+1 punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zastosowanie elementów i układów przetwarzania i transmisji informacji w systemach telekomunikacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium do 4 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 2 pytania, ew.odpowiedzi ustne lub test do 30 pytań, do zaliczenia wymagane uzyskanie min. 50%+1 punktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie procesy zachodzące w analogowych  i cyfrowych układach przetwarzania i transmisji informacji </w:t>
+        <w:t xml:space="preserve">Zna podstawowe metod i techniki przetwarzania i transmisji informacji stosowane w systemach telekomunikacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium do 4 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 2 pytania, ew.odpowiedzi ustne lub test do 30 pytań, do zaliczenia wymagane uzyskanie min. 50%+1 punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -987,266 +1127,126 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zastosowanie elementów i układów przetwarzania i transmisji informacji w systemach telekomunikacyjnych</w:t>
+        <w:t xml:space="preserve">Potrafi posługiwać się technikami informatycznymi w zakresie oceny wybranych parametrów sygnałów telekomunikacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium do 4 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 2 pytania, ew.odpowiedzi ustne lub test do 30 pytań, do zaliczenia wymagane uzyskanie min. 50%+1 punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać do formułowania  i rozwiązywania zadań w zakresie oceny wybranych parametrów sygnałów telekomunikacyjnych odpowiednie metody analityczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>