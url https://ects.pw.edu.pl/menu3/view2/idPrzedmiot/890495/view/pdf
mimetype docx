--- v4 (2026-06-11)
+++ v5 (2026-07-29)
@@ -894,51 +894,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie profilaktyki i zna zasady kształtowania strategii eksploatacyjnych systemów technicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -948,51 +948,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - sprawdzian pisemny 2; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytanie lub pytania w zakresie tematycznym tego efektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W11</w:t>
+        <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>