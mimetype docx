--- v3 (2026-03-20)
+++ v4 (2026-06-11)
@@ -1114,67 +1114,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – zespołowe prace domowe;  laboratorium – kolokwia i wykonanie sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U09</w:t>
+        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w grupie, przyjmując w niej różne role. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>