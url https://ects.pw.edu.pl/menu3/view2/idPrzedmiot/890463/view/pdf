--- v4 (2026-06-11)
+++ v5 (2026-07-09)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – zespołowe prace domowe;  laboratorium – kolokwia i wykonanie sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę o budowie i zasadzie działania najważniejszych układów samochodowego silnika spalinowego. Zna charakterystyki silnika oraz podstawowe metody badań empirycznych silnika, w tym emisji toksycznych związków spalin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1114,67 +1114,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – zespołowe prace domowe;  laboratorium – kolokwia i wykonanie sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U21</w:t>
+        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w grupie, przyjmując w niej różne role. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>