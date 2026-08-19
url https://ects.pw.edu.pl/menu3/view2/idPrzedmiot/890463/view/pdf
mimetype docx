--- v5 (2026-07-09)
+++ v6 (2026-08-19)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – zespołowe prace domowe;  laboratorium – kolokwia i wykonanie sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę o budowie i zasadzie działania najważniejszych układów samochodowego silnika spalinowego. Zna charakterystyki silnika oraz podstawowe metody badań empirycznych silnika, w tym emisji toksycznych związków spalin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1060,51 +1060,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11, Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązywać podstawowe zagadnienia dotyczące silników spalinowych. Umie interpretować wyniki pomiarów i wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>