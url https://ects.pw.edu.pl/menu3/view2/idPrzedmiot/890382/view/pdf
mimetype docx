--- v3 (2026-03-22)
+++ v4 (2026-09-13)
@@ -825,51 +825,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: odpowiedź po realizacji ćwiczeń obejmujących napędy zwrotnicowe na pytania otwarte. Ocena podsumowująca: odpowiedź na pytania otwarte podczas zaliczania wykonanych ćwiczeń obejmujących napędy zwrotnicowe. Wykonanie sprawozdania ze zrealizowanych ćwiczeń obejmujących napędy zwrotnicowe. Każde ćwiczenie musi być zaliczone co najmniej na 1 punkt. Złożenie sprawozdania z realizacji danego ćwiczenia jest warunkiem przystąpienia do jego zaliczania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09, Tr1A_W11</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W11, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1115,51 +1115,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: odpowiedź po realizacji każdego z ćwiczeń na pytania otwarte. Ocena podsumowująca: odpowiedź na pytania otwarte podczas zaliczania każdego z wykonanych ćwiczeń. Wykonanie sprawozdania ze zrealizowanych ćwiczeń. Każde ćwiczenie musi być zaliczone co najmniej na 1 punkt. Złożenie sprawozdania z realizacji danego ćwiczenia jest warunkiem przystąpienia do jego zaliczania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U25</w:t>
+        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>