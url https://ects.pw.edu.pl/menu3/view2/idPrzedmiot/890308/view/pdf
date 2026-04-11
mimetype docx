--- v1 (2026-02-27)
+++ v2 (2026-04-11)
@@ -740,67 +740,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpowiedź ustna w trakcie realizacji ćwiczeń na pytania otwarte. Odpowiedź ustna lub pisemna na pytania otwarte podczas wyznaczonego spotkania przeznaczonego na zaliczanie wykonanych ćwiczeń. Wykonanie sprawozdań z wykonanych ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zakres praktycznego stosowania badanych urządzeń i systemów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1046,51 +1046,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w grupie, przyjmując w niej różne role.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>