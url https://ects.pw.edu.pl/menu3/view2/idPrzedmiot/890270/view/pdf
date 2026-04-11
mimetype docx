--- v1 (2026-02-28)
+++ v2 (2026-04-11)
@@ -815,51 +815,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z ćwiczeń audytoryjnych, jedno lub dwa zadania obliczeniowe dotyczące elementów konstrukcji układów napędowych samochodu oraz podstaw teoretycznych doboru parametrów konstrukcyjnych, wymagane jest uzyskanie 50% maksymalnej liczby punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12, Tr1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>