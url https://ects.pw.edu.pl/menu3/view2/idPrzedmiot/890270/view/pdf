--- v2 (2026-04-11)
+++ v3 (2026-07-30)
@@ -815,51 +815,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z ćwiczeń audytoryjnych, jedno lub dwa zadania obliczeniowe dotyczące elementów konstrukcji układów napędowych samochodu oraz podstaw teoretycznych doboru parametrów konstrukcyjnych, wymagane jest uzyskanie 50% maksymalnej liczby punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12, Tr1A_W03</w:t>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -957,51 +957,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian zaliczeniowy (2 pytania otwarte) z ćwiczenia laboratoryjnego dotyczącego elementów konstrukcji mechanizmów kierowniczych samochodu, metod ich badań oraz podstaw teoretycznych doboru parametrów konstrukcyjnych, wymagane jest uzyskanie 50% maksymalnej liczby punktów.
 Sprawozdanie z ćwiczenia laboratoryjnego dotyczącego elementów konstrukcji mechanizmów kierowniczych samochodu, metod ich badań oraz podstaw teoretycznych doboru parametrów konstrukcyjnych, wymagane jest uzyskanie 50% maksymalnej liczby punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12, Tr1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>