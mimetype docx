--- v2 (2026-02-07)
+++ v3 (2026-05-27)
@@ -1185,51 +1185,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań laboraotoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U09, K_U14, K_U01</w:t>
+        <w:t xml:space="preserve">K_U14, K_U01, K_U02, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>