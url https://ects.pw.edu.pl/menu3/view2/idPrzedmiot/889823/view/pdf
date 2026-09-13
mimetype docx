--- v3 (2026-05-27)
+++ v4 (2026-09-13)
@@ -1115,121 +1115,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe, ocena sprawozdań laboraotoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U09, K_U14, K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzać symulacje komputerowe, interpretować otrzymane wyniki i wyciągać wnioski</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena sprawozdań laboraotoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U09, K_U14</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U14, K_U01, K_U02, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>