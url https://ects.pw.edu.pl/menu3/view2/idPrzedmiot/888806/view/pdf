--- v6 (2026-08-20)
+++ v7 (2026-10-03)
@@ -912,67 +912,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W09, K_W01, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06, K_W09, K_W01, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZAU_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wpisz opisWiedza na temat zastosowania modeli neuronowych obiektów nieliniowych do zaprojektowania regulatora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1218,51 +1218,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZAU_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność modelowania obiektu nieliniowego za pomocą sieci neuronowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1342,67 +1342,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZAU_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność wykorzystania algorytmu genetycznego do modelowania obiektów nieliniowych i do projektowania algorytmów regulacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>