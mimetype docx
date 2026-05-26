--- v1 (2026-03-21)
+++ v2 (2026-05-26)
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	Prace pisemne na zajęciach. Prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U06</w:t>
+        <w:t xml:space="preserve">K_U03, K_U06, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1050,51 +1050,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UK, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T1A_K01: </w:t>
       </w:r>
     </w:p>