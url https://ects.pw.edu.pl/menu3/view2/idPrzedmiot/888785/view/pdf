--- v2 (2026-05-26)
+++ v3 (2026-07-08)
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	Prace pisemne na zajęciach. Prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U06, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -964,67 +964,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca z tekstem w domu i na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka JO-3_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[PL] Potrafi zrozumieć nagrania w języku standardowym, które można spotkać zwykle w życiu codziennym i zawodowym lub w trakcie zdobywania wykształcenia. Potrafi zrozumieć główne zagadnienia wykładu, przemówienia oraz innych, akademickich i zawodowych prezentacji, prowadzonych w znanym mu języku obcym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>