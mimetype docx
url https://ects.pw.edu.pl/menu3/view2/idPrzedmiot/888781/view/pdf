--- v1 (2026-02-27)
+++ v2 (2026-05-28)
@@ -1118,67 +1118,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_K01: </w:t>
       </w:r>
     </w:p>
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K04, K_K07, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02, K_K04, K_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>