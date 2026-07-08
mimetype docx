--- v2 (2026-05-28)
+++ v3 (2026-07-08)
@@ -1118,67 +1118,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_K01: </w:t>
       </w:r>
     </w:p>
@@ -1268,67 +1268,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02, K_K04, K_K07</w:t>
+        <w:t xml:space="preserve">K_K07, K_K01, K_K02, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć w sposób kreatywny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>