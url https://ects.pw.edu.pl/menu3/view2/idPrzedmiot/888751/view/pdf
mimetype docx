--- v8 (2026-09-10)
+++ v9 (2026-10-02)
@@ -994,261 +994,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11, K_U12, K_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka POBO_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie zastosować model sieci przepływowej do rozwiązania problemu decyzyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie domowe 4, laboratorium 4, kolokwium 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka POBO_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka POBO_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie zastosować model sieci przepływowej do rozwiązania problemu decyzyjnego.</w:t>
+        <w:t xml:space="preserve">Umie sformułować i rozwiązać za pomocą standardowego oprogramowania problem decyzyjny dyskretny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe 4, laboratorium 4, kolokwium 2</w:t>
+        <w:t xml:space="preserve">Zadania domowe 3-4, laboratoria 3-4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U24, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka POBO_U03: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka POBO_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie sformułować i rozwiązać za pomocą standardowego oprogramowania problem decyzyjny dyskretny</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić symulację procesu dyskretnego dla różnych reguł szeregowania zadań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadania domowe 3-4, laboratoria 3-4</w:t>
+        <w:t xml:space="preserve">Zadanie domowe 1, laboratorium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U12, K_U24</w:t>
+        <w:t xml:space="preserve">K_U24, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POBO_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaplanować przedsięwzięcie metodą ścieżki krytycznej, wyznaczyć zapasy czasu poszczególnych operacji i utworzyć harmonogram realizacji przedsięwzięcia z uwzględnieniem standardowych wymagań. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>