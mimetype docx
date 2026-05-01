--- v2 (2026-03-21)
+++ v3 (2026-05-01)
@@ -758,67 +758,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, zadania domowe, ocena z ćwiczeń laboratoryjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MESki_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie wykorzystania metody elementów skończonych oraz oprogramowania ANSYS w analizach przykładowych konstrukcji inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>