--- v3 (2026-05-01)
+++ v4 (2026-05-25)
@@ -758,67 +758,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, zadania domowe, ocena z ćwiczeń laboratoryjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MESki_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie wykorzystania metody elementów skończonych oraz oprogramowania ANSYS w analizach przykładowych konstrukcji inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -908,67 +908,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawności rozwiązania zadań domowych i laboratoryjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11, K_U22, K_U24</w:t>
+        <w:t xml:space="preserve">K_U11, K_U22, K_U24, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MESki_K01: </w:t>
       </w:r>
     </w:p>