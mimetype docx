--- v4 (2026-05-25)
+++ v5 (2026-07-29)
@@ -828,51 +828,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawności rozwiązania testu oraz wykonania zadań domowych i laboratoryjnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -908,67 +908,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawności rozwiązania zadań domowych i laboratoryjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U22, K_U24, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U11, K_U22, K_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MESki_K01: </w:t>
       </w:r>
     </w:p>