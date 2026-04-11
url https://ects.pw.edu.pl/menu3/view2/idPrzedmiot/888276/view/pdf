--- v1 (2026-02-07)
+++ v2 (2026-04-11)
@@ -824,51 +824,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, P7U_W, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_U1: </w:t>
       </w:r>
     </w:p>
@@ -1124,51 +1124,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Profil praktyczny - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka : </w:t>
       </w:r>
     </w:p>