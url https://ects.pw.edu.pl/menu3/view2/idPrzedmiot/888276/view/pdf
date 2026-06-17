--- v2 (2026-04-11)
+++ v3 (2026-06-17)
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci znają podstawowe zagadnienia związane z zadaniami harmonogramowania: pojęcia, klasyfikacja problemów, dokładne i przybliżone metody rozwiązywania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -824,51 +824,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, P7U_W, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_U1: </w:t>
       </w:r>
     </w:p>