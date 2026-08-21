--- v3 (2026-06-17)
+++ v4 (2026-08-21)
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci znają podstawowe zagadnienia związane z zadaniami harmonogramowania: pojęcia, klasyfikacja problemów, dokładne i przybliżone metody rozwiązywania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1304,139 +1304,139 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Profil praktyczny - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Studenci potrafią zastosować metody heurystyczne do ułożenia harmonogramu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikowane w ramach projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Studenci znają metodę ścieżki krytycznej,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikowane w ramach projektu i egzaminu</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Weryfikowane w ramach projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>