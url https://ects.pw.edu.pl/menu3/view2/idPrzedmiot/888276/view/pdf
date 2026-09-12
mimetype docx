--- v4 (2026-08-21)
+++ v5 (2026-09-12)
@@ -904,51 +904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci znają notację trójpolową notację problemów harmonogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1304,139 +1304,139 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Profil praktyczny - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Studenci znają metodę ścieżki krytycznej,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikowane w ramach projektu i egzaminu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Studenci potrafią zastosować metody heurystyczne do ułożenia harmonogramu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikowane w ramach projektu</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Weryfikowane w ramach projektu i egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>