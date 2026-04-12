--- v2 (2026-03-20)
+++ v3 (2026-04-12)
@@ -894,51 +894,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, I.P7S_WG, III.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZCPP_U1: </w:t>
       </w:r>
     </w:p>