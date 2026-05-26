--- v3 (2026-04-12)
+++ v4 (2026-05-26)
@@ -754,191 +754,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03, K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, I.P7S_WG, P7U_W, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZCPP_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy biblioteki boost proponującej rozszerzenia standardu C++</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt - wymagane stosowanie STL oraz BOOST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZCPP_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposób implementacji podstawowych wzorców projektowych w C++</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test egzaminacyjny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, I.P7S_WG, III.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZCPP_U1: </w:t>
       </w:r>
     </w:p>