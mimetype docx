--- v4 (2026-05-26)
+++ v5 (2026-07-08)
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03, K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, I.P7S_WG, P7U_W, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZCPP_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawy biblioteki boost proponującej rozszerzenia standardu C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -974,51 +974,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZCPP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie korzystać z dokumentacji bibliotek programistycznych oraz samego języka C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>