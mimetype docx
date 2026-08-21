--- v5 (2026-07-08)
+++ v6 (2026-08-21)
@@ -738,287 +738,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy on-line, test egzaminacyjny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W03, K2_W04</w:t>
+        <w:t xml:space="preserve">K2_W04, K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o, III.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZCPP_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy biblioteki boost proponującej rozszerzenia standardu C++</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt - wymagane stosowanie STL oraz BOOST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZCPP_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposób implementacji podstawowych wzorców projektowych w C++</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test egzaminacyjny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZCPP_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZCPP_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy biblioteki boost proponującej rozszerzenia standardu C++</w:t>
+        <w:t xml:space="preserve">Ma umiejętność projektowania i implementowania niebanalnych aplikacji, korzystających z sieci komputerowych, wątków, lub wtyczek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt - wymagane stosowanie STL oraz BOOST</w:t>
+        <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W04</w:t>
+        <w:t xml:space="preserve">K2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.3.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZCPP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie korzystać z dokumentacji bibliotek programistycznych oraz samego języka C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>