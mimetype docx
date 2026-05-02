--- v3 (2026-02-27)
+++ v4 (2026-05-02)
@@ -1024,67 +1024,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpowiedzi na pytania zamieszczone w podręczniku, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe konstrukcje elementów w układach scalonych i rolę elementów pasożytniczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>