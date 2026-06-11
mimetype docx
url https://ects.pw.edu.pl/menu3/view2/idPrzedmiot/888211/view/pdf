--- v4 (2026-05-02)
+++ v5 (2026-06-11)
@@ -1040,51 +1040,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe konstrukcje elementów w układach scalonych i rolę elementów pasożytniczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>