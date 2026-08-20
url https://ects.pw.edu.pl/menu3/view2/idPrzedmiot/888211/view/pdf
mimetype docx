--- v5 (2026-06-11)
+++ v6 (2026-08-20)
@@ -1024,67 +1024,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpowiedzi na pytania zamieszczone w podręczniku, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe konstrukcje elementów w układach scalonych i rolę elementów pasożytniczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1314,67 +1314,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązania zadań problemowych i symulacyjnych, ocena pracy podczas półsemestru, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U07, K_U13, K_U17</w:t>
+        <w:t xml:space="preserve">K_U07, K_U13, K_U17, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobierać modele, formułować pliki wejściowe i przeprowadzać symulacje komputerowe oraz wyznaczać parametry elektryczne elementów układów scalonych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>