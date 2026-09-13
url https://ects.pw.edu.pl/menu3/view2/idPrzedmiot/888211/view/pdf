--- v6 (2026-08-20)
+++ v7 (2026-09-13)
@@ -1040,151 +1040,221 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe konstrukcje elementów w układach scalonych i rolę elementów pasożytniczych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Odpowiedzi na pytania zamieszczone w podręczniku, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W06, K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe konstrukcje elementów w układach scalonych i rolę elementów pasożytniczych</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczać charakterystyki elementów półprzewodnikowych (diód, tranzystorów bipolarnych i MOS) na podstawie parametrów konstrukcyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">	Odpowiedzi na pytania zamieszczone w podręczniku, egzamin</w:t>
+        <w:t xml:space="preserve">Rozwiązania zadań problemowych, ocena pracy podczas półsemestru, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W06, K_W15</w:t>
+        <w:t xml:space="preserve">K_U05, K_U07, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, III.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczać charakterystyki elementów półprzewodnikowych (diód, tranzystorów bipolarnych i MOS) na podstawie parametrów konstrukcyjnych.</w:t>
+        <w:t xml:space="preserve">Potrafi dobierać parametry konstrukcyjne przyrządów półprzewodnikowych w celu uzyskania zadanych właściwości elektrycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązania zadań problemowych, ocena pracy podczas półsemestru, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1203,178 +1273,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobierać parametry konstrukcyjne przyrządów półprzewodnikowych w celu uzyskania zadanych właściwości elektrycznych</w:t>
+        <w:t xml:space="preserve">Potrafi wyekstrahować parametry modeli diód, tranzystorów bipolarnych i MOS na podstawie ich charakterystyk elektrycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozwiązania zadań problemowych, ocena pracy podczas półsemestru, egzamin</w:t>
+        <w:t xml:space="preserve">Rozwiązania zadań problemowych i symulacyjnych, ocena pracy podczas półsemestru, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U07, K_U13</w:t>
+        <w:t xml:space="preserve">K_U05, K_U07, K_U13, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobierać modele, formułować pliki wejściowe i przeprowadzać symulacje komputerowe oraz wyznaczać parametry elektryczne elementów układów scalonych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>