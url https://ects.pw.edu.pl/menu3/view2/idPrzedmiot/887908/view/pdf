--- v1 (2026-03-21)
+++ v2 (2026-06-18)
@@ -929,67 +929,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U05, K_U14, K_U02</w:t>
+        <w:t xml:space="preserve">K_U05, K_U14, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, I.P7S_UU, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UU, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZMPPO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zastosować techniki optoelektroniczne w projektowanych systemach i podczas ich badań </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>