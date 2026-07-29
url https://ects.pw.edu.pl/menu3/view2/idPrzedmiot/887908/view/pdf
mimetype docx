--- v2 (2026-06-18)
+++ v3 (2026-07-29)
@@ -929,67 +929,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U14, K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_U14, K_U02, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK, I.P7S_UO, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZMPPO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zastosować techniki optoelektroniczne w projektowanych systemach i podczas ich badań </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>