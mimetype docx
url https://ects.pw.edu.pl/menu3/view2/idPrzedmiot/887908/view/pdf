--- v3 (2026-07-29)
+++ v4 (2026-08-20)
@@ -945,51 +945,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U02, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK, I.P7S_UO, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UK, I.P7S_UO, I.P7S_UU, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZMPPO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zastosować techniki optoelektroniczne w projektowanych systemach i podczas ich badań </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>