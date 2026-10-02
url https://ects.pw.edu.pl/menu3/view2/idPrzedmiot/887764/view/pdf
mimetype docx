--- v5 (2026-07-29)
+++ v6 (2026-10-02)
@@ -778,67 +778,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów z materiału omawianego na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MSYP_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną i podbudowaną teoretycznie wiedzę z zakresu podstaw modelowania i symulacji komputerowych oraz optymalizacji w odniesieniu do układów mechatronicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1094,51 +1094,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MSYP_2st_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie wykorzystania otwartego oprogramowania w przedsiębiorstwie oraz znaczenie kosztów licencji w budżecie projektu rozwoju zaawansowanych technologii pomiarowych . </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>