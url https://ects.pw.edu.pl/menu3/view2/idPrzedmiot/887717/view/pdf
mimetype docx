--- v3 (2026-02-28)
+++ v4 (2026-05-07)
@@ -919,67 +919,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PUO_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi skonstruować i ocenić układ optyczny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>