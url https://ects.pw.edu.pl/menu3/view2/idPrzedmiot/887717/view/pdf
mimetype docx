--- v4 (2026-05-07)
+++ v5 (2026-05-29)
@@ -919,67 +919,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U03</w:t>
+        <w:t xml:space="preserve">K_U10, K_U03, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PUO_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi skonstruować i ocenić układ optyczny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>