--- v3 (2026-03-20)
+++ v4 (2026-07-29)
@@ -869,51 +869,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SMM_2st_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną wiedzę na temat sposobów komunikacji systemu mikroprocesorowego z otoczeniem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -923,217 +923,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, zaliczenie zadań realizowanych w ramach laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W12, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SMM_2st_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe pojęcia związane z działaniem i wykorzystaniem systemów czasu rzeczywistego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W09, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SMM_2st_W04: </w:t>
+        <w:t xml:space="preserve">P7U_W, III.P7S_WG, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SMM_2st_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe pojęcia związane z działaniem i wykorzystaniem systemów czasu rzeczywistego.</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować, sprawdzić i uruchomić w układzie mikropocesorowym algorytm sterowania pracą aktuatora na podstawie informacji z czujnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">Zaliczenie zadań realizowanych w ramach zajęć  laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W12</w:t>
+        <w:t xml:space="preserve">K_U01, K_U19, K_U05, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UU, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, III.P7S_UW.o, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SMM_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować i uruchomić w układzie mikroprocesoroym algorytm przesyłający dane pomiarowe do komputera PC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>