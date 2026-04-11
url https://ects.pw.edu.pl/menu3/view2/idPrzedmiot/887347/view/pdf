--- v2 (2026-03-20)
+++ v3 (2026-04-11)
@@ -815,67 +815,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W16, K_W17, K_W15</w:t>
+        <w:t xml:space="preserve">K_W15, K_W16, K_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WZTE_W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student wie skąd czerpać wiedzę na temat nowych technologii, poznaje najnowsze osiągnięcia w dziedzinie mikro i nanotechnologii oraz elektroniki drukowanej, zdając sobie sprawę z ciągłego rozwoju tych dziedzin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>