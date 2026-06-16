--- v3 (2026-04-11)
+++ v4 (2026-06-16)
@@ -815,67 +815,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W16, K_W17</w:t>
+        <w:t xml:space="preserve">K_W17, K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WZTE_W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student wie skąd czerpać wiedzę na temat nowych technologii, poznaje najnowsze osiągnięcia w dziedzinie mikro i nanotechnologii oraz elektroniki drukowanej, zdając sobie sprawę z ciągłego rozwoju tych dziedzin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>