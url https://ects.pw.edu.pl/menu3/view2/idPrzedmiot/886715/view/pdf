--- v2 (2026-03-21)
+++ v3 (2026-06-18)
@@ -772,51 +772,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZNMB_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza dotycząca na najnowszych trendów w ocenie procesów regulacji w układzie krążenia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -842,51 +842,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZNMB_2st_U01: </w:t>
       </w:r>
     </w:p>