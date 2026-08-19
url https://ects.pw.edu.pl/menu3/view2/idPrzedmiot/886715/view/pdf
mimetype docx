--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -842,51 +842,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZNMB_2st_U01: </w:t>
       </w:r>
     </w:p>
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZNMB_2st_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docenia potrzebę syntetycznego przekazywania informacji i opinii nt. osiągnięć inżynierii biomedycznej i ich wpływu na modyfikację  diagnostyki medycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>