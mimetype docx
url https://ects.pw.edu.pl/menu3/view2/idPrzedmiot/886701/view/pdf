--- v2 (2026-03-20)
+++ v3 (2026-05-06)
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U_02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BIPR_2st_U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie rolę inżyniera reprezentującego dyscyplinę inżynierii biomedycznej jako ogniwo łączące środowisko medyczne i techniczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1055,51 +1055,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U_05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BIPR_2st_K_01: </w:t>
       </w:r>
     </w:p>