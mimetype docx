--- v3 (2026-05-06)
+++ v4 (2026-05-29)
@@ -749,51 +749,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W_01, W_02</w:t>
+        <w:t xml:space="preserve">W_02, W_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WG, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U_02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BIPR_2st_U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie rolę inżyniera reprezentującego dyscyplinę inżynierii biomedycznej jako ogniwo łączące środowisko medyczne i techniczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>