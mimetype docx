--- v2 (2026-03-20)
+++ v3 (2026-05-25)
@@ -1018,51 +1018,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WZUP_Ist_o_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać technologię wytwarzania części i ich montażu w zależności od wielkości produkcji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1159,51 +1159,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P7S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WZUP_Ist_o_K01: </w:t>
       </w:r>
     </w:p>