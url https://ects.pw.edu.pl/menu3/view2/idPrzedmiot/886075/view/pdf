--- v3 (2026-05-25)
+++ v4 (2026-07-30)
@@ -932,51 +932,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z ćwiczeń projektowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U21</w:t>
+        <w:t xml:space="preserve">K_U21, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1159,51 +1159,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, I.P6S_UK, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P7S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WZUP_Ist_o_K01: </w:t>
       </w:r>
     </w:p>