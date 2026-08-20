--- v4 (2026-07-30)
+++ v5 (2026-08-20)
@@ -932,51 +932,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z ćwiczeń projektowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U21, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1088,51 +1088,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WZUP_Ist_o_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie sporządzić dokumentację rysunkową projektowanych zespołów 
 z uwzględnieniem technologii ich wytwarzania i montażu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>