--- v2 (2026-05-25)
+++ v3 (2026-06-17)
@@ -786,271 +786,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, III.P7S_WK, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZAJ_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna strukturę i zasady funkcjonowania systemu akredytacji, badań i certyfikacji w Unii Europejskiej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian podczas zajęć wykładowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZAJ_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZAJ_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna strukturę i zasady funkcjonowania systemu akredytacji, badań i certyfikacji w Unii Europejskiej.</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać w praktyce podstawowe narzędzia sterowania jakością, wyznaczyć zdolność jakościową procesu produkcyjnego oraz zastosować, do kontropli jakości dostaw, wybrany znormalizowany plan statystycznej kontroli odbiorczej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian podczas zajęć wykładowych</w:t>
+        <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W21</w:t>
+        <w:t xml:space="preserve">K_U01, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P7S_WK</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZAJ_U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZAJ_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać w praktyce podstawowe narzędzia sterowania jakością, wyznaczyć zdolność jakościową procesu produkcyjnego oraz zastosować, do kontropli jakości dostaw, wybrany znormalizowany plan statystycznej kontroli odbiorczej. </w:t>
+        <w:t xml:space="preserve">Potrafi prezentować wyniki i informacje z użyciem narzędzi przeznaczonych do sterowania jakością</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych</w:t>
+        <w:t xml:space="preserve">Ocena poprawności przygotowania prezentacji analiz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U11</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAJ_K01: </w:t>
       </w:r>
     </w:p>