--- v1 (2026-02-09)
+++ v2 (2026-05-26)
@@ -790,67 +790,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian w czasie wykładu, ocena zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W12, K_W17</w:t>
+        <w:t xml:space="preserve">K_W12, K_W17, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FRPO_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent zna i rozumie zasady przetwarzania plików graficznych różnych typów, zna i rozumie różnice między nimi, wie w jaki sposób wpływać na paramertry zarejestrowanego obrazuobrazu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>