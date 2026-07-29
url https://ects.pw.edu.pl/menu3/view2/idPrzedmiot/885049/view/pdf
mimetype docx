--- v2 (2026-05-26)
+++ v3 (2026-07-29)
@@ -790,67 +790,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian w czasie wykładu, ocena zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W17, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W12, K_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FRPO_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent zna i rozumie zasady przetwarzania plików graficznych różnych typów, zna i rozumie różnice między nimi, wie w jaki sposób wpływać na paramertry zarejestrowanego obrazuobrazu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -940,67 +940,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FRPO_K01: </w:t>
       </w:r>
     </w:p>