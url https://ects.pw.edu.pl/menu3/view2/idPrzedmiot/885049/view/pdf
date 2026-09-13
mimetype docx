--- v3 (2026-07-29)
+++ v4 (2026-09-13)
@@ -956,51 +956,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FRPO_K01: </w:t>
       </w:r>
     </w:p>