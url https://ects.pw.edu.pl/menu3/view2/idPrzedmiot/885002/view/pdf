--- v3 (2026-03-23)
+++ v4 (2026-05-01)
@@ -898,51 +898,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W13, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W12, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -968,51 +968,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W12, K_W13, K_W15</w:t>
+        <w:t xml:space="preserve">K_W13, K_W15, K_W06, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1048,51 +1048,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt i kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U23, K_U07, K_U08, K_U21, K_U22</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U21, K_U22, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1118,67 +1118,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt i kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U21, K_U22, K_U23</w:t>
+        <w:t xml:space="preserve">K_U21, K_U22, K_U23, K_U07, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KUO_K02: </w:t>
       </w:r>
     </w:p>