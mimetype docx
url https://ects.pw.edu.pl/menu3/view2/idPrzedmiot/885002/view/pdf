--- v4 (2026-05-01)
+++ v5 (2026-05-25)
@@ -968,51 +968,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W15, K_W06, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W13, K_W15, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1118,51 +1118,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt i kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U21, K_U22, K_U23, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U21, K_U22, K_U23, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>