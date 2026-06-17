--- v5 (2026-05-25)
+++ v6 (2026-06-17)
@@ -968,51 +968,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W13, K_W15, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W12, K_W13, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1048,137 +1048,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt i kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U22, K_U23, K_U07, K_U08, K_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KUO_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dobrac komponenty układu optycznego </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt i kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U08, K_U21, K_U22, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KUO_K02: </w:t>
       </w:r>
     </w:p>