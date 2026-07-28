--- v6 (2026-06-17)
+++ v7 (2026-07-28)
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt i kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U22, K_U23, K_U07, K_U08, K_U21</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U21, K_U22, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KUO_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrac komponenty układu optycznego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>