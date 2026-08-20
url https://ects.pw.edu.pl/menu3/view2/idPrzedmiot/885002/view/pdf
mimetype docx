--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1048,51 +1048,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt i kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U21, K_U22, K_U23</w:t>
+        <w:t xml:space="preserve">K_U21, K_U22, K_U23, K_U07, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>