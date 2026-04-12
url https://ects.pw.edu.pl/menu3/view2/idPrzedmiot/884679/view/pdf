--- v3 (2026-02-28)
+++ v4 (2026-04-12)
@@ -754,51 +754,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu na podstawie kolokwium. Ocena przygotowania i wygłoszenie indywidualnych prezentacji dotyczących wybranych systemów SCADA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W14, K_W16, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -834,67 +834,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu dotyczącego aplikacji wizualizacyjnej w systemie SCADA-Wizcon oraz integracja ze sterownikiem PLC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U15, K_U24, K_U25, K_U26</w:t>
+        <w:t xml:space="preserve">K_U26, K_U05, K_U15, K_U24, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UO, I.P6S_UU, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SSCADA_ Inst_K01: </w:t>
       </w:r>
     </w:p>