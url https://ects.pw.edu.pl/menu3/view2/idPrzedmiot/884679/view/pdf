--- v4 (2026-04-12)
+++ v5 (2026-05-15)
@@ -850,51 +850,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U26, K_U05, K_U15, K_U24, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UO, I.P6S_UU, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SSCADA_ Inst_K01: </w:t>
       </w:r>
     </w:p>