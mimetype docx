--- v6 (2026-06-16)
+++ v7 (2026-08-20)
@@ -834,51 +834,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu dotyczącego aplikacji wizualizacyjnej w systemie SCADA-Wizcon oraz integracja ze sterownikiem PLC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U25, K_U26, K_U05, K_U15, K_U24</w:t>
+        <w:t xml:space="preserve">K_U15, K_U24, K_U25, K_U26, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>