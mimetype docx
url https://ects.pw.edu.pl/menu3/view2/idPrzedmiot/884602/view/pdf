--- v0 (2025-11-01)
+++ v1 (2026-07-08)
@@ -1018,51 +1018,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U06, K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada doświadczenie związane z pracą zespołową w sektorze inżynierii bioprocesowej i przemysłu biotechnologicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>