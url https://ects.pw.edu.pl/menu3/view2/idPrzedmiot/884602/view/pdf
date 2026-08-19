--- v1 (2026-07-08)
+++ v2 (2026-08-19)
@@ -798,271 +798,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ugruntowaną wiedzę niezbędną do sporządzania bilansów masy i energii w technologiach biochemicznych wykorzystujących mikroorganizmy i enzymy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny, praca domowa, referat, sprawozdanie, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma ugruntowaną wiedzę niezbędną do sporządzania bilansów masy i energii w technologiach biochemicznych wykorzystujących mikroorganizmy i enzymy.</w:t>
+        <w:t xml:space="preserve">Potrafi porozumieć się przy użyciu różnych technik w branżowym środowisku zawodowym różnych gałęzi przemysłu biotechnologicznego oraz w innych pokrewnych środowiskach związanych z inżynierią procesową.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian pisemny, praca domowa, referat, sprawozdanie, dyskusja, seminarium</w:t>
+        <w:t xml:space="preserve">sprawdzian pisemny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W04</w:t>
+        <w:t xml:space="preserve">K2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UK, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi porozumieć się przy użyciu różnych technik w branżowym środowisku zawodowym różnych gałęzi przemysłu biotechnologicznego oraz w innych pokrewnych środowiskach związanych z inżynierią procesową.</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać pełen projekt bioprocesowy instalacji przemysłowej do realizacji technologii biochemicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian pisemny,</w:t>
+        <w:t xml:space="preserve">praca domowa, referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U02</w:t>
+        <w:t xml:space="preserve">K2_U06, K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, P7U_U</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada doświadczenie związane z pracą zespołową w sektorze inżynierii bioprocesowej i przemysłu biotechnologicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>