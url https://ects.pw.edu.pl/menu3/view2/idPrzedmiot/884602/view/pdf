--- v2 (2026-08-19)
+++ v3 (2026-09-13)
@@ -798,51 +798,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma ugruntowaną wiedzę niezbędną do sporządzania bilansów masy i energii w technologiach biochemicznych wykorzystujących mikroorganizmy i enzymy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -868,51 +868,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>