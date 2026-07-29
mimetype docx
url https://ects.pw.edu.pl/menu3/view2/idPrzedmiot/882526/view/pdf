--- v4 (2026-06-11)
+++ v5 (2026-07-29)
@@ -1166,611 +1166,611 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+        <w:t xml:space="preserve">Wiedza w zakresie optymalizacji rozkładu obciążeń układów energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W05</w:t>
+        <w:t xml:space="preserve">E2_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+        <w:t xml:space="preserve">Wiedza w zakresie optymalizacji rozkładu obciążeń układów energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W06</w:t>
+        <w:t xml:space="preserve">E2_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+        <w:t xml:space="preserve">Wiedza w zakresie optymalizacji rozkładu obciążeń układów energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W11</w:t>
-[...138 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E2_W17</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">E2_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>