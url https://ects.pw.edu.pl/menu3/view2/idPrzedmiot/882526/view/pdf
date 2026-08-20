--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -1166,50 +1166,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1475,92 +1545,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS635_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wiedza w zakresie bilansowania instalacji energetycznych.</w:t>
+        <w:t xml:space="preserve">Wiedza w zakresie optymalizacji rozkładu obciążeń układów energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W03</w:t>
+        <w:t xml:space="preserve">E2_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1586,191 +1656,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS635_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza w zakresie optymalizacji rozkładu obciążeń układów energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektu, test zaliczeniowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W11</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E2_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>