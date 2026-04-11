--- v4 (2026-03-21)
+++ v5 (2026-04-11)
@@ -754,157 +754,367 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student ma wiedzę na temat obiegów porównawczych silnika tłokowego i silnika turbinowego.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student ma wiedzę na temat obiegów porównawczych silnika tłokowego i silnika turbinowego.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student ma wiedzę na temat obiegów porównawczych silnika tłokowego i silnika turbinowego.																					</w:t>
+        <w:t xml:space="preserve">														Student rozumie istotę sprawności napędowej dla zespołu napędowego: silnik tłokowy - śmigło, silnika turbinowego oraz silnika rakietowego.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student rozumie istotę sprawności napędowej dla zespołu napędowego: silnik tłokowy - śmigło, silnika turbinowego oraz silnika rakietowego.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student ma wiedzę na temat obiegów porównawczych silnika tłokowego i silnika turbinowego.																					</w:t>
+        <w:t xml:space="preserve">														Student rozumie istotę sprawności napędowej dla zespołu napędowego: silnik tłokowy - śmigło, silnika turbinowego oraz silnika rakietowego.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -923,58 +1133,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student rozumie istotę sprawności napędowej dla zespołu napędowego: silnik tłokowy - śmigło, silnika turbinowego oraz silnika rakietowego.														</w:t>
+        <w:t xml:space="preserve">														Student ma wiedzę na temat sprężarek silników lotniczych oraz komór spalania.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -993,442 +1203,232 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student rozumie istotę sprawności napędowej dla zespołu napędowego: silnik tłokowy - śmigło, silnika turbinowego oraz silnika rakietowego.														</w:t>
+        <w:t xml:space="preserve">														Student ma wiedzę na temat sprężarek silników lotniczych oraz komór spalania.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W05</w:t>
+        <w:t xml:space="preserve">MiBM1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student rozumie istotę sprawności napędowej dla zespołu napędowego: silnik tłokowy - śmigło, silnika turbinowego oraz silnika rakietowego.														</w:t>
+        <w:t xml:space="preserve">														Student rozumie zadania i ograniczenia komór spalania lotniczych silników turbinowych.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK433A_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student rozumie zadania i ograniczenia komór spalania lotniczych silników turbinowych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W09</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>