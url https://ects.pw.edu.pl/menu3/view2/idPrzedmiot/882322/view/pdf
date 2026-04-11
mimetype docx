--- v1 (2026-02-28)
+++ v2 (2026-04-11)
@@ -951,261 +951,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprwdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																														Ma podstawową wiedzę odnośnie prawnych aspektów autorskich praw osobistych twórców w zakresie ochrony własności intelektualnej  oraz własności przemysłowej w tym prawa patentowego 							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprwdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK371_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																														Ma podstawową wiedzę odnośnie prawnych aspektów autorskich praw osobistych twórców w zakresie ochrony własności intelektualnej  oraz własności przemysłowej w tym prawa patentowego 							</w:t>
+        <w:t xml:space="preserve">																														Ma elementarną wiedzę w zakresie zarządzania przedsiębiorstwem, w tym zarządzania z uwzględnieniem spojrzenia projakościowego w odniesieniu do różnych form prowadzenia działalności gospodarczej  							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprwdzian</w:t>
+        <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																														Ma elementarną wiedzę w zakresie zarządzania przedsiębiorstwem, w tym zarządzania z uwzględnieniem spojrzenia projakościowego w odniesieniu do różnych form prowadzenia działalności gospodarczej  							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W11</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>