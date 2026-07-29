--- v2 (2026-04-11)
+++ v3 (2026-07-29)
@@ -1091,271 +1091,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																														Ma elementarną wiedzę w zakresie zarządzania przedsiębiorstwem, w tym zarządzania z uwzględnieniem spojrzenia projakościowego w odniesieniu do różnych form prowadzenia działalności gospodarczej  							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK371_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																														Ma elementarną wiedzę w zakresie zarządzania przedsiębiorstwem, w tym zarządzania z uwzględnieniem spojrzenia projakościowego w odniesieniu do różnych form prowadzenia działalności gospodarczej  							</w:t>
+        <w:t xml:space="preserve">																																						Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz  potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie odnośnie	uwarunkowań działalności przedsiębiorstwa																																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W11</w:t>
+        <w:t xml:space="preserve">MiBM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK371_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">																																						Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz  potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie odnośnie	uwarunkowań działalności przedsiębiorstwa																																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>