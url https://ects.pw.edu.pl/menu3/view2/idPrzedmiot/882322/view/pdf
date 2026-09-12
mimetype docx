--- v3 (2026-07-29)
+++ v4 (2026-09-12)
@@ -1241,271 +1241,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																																						Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz  potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie odnośnie	uwarunkowań działalności przedsiębiorstwa																																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK371_U01: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK371_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																																						Student potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł w zakresie prawnych regulacji z zakresu działalności gospodarczej oraz  potrafi integrować uzyskane informacje, dokonywać ich interpretacji, a także wyciągać wnioski oraz formułować i uzasadniać opinie odnośnie	uwarunkowań działalności przedsiębiorstwa																																												</w:t>
+        <w:t xml:space="preserve">														Potrafi  działać w sposób przedsiębiorczy w zakresie uwarunkowań prawnych działalności gospodarczej oraz ma świadomość odpowiedzialności prawnej związanej z  prowadzeniem przedsiębiorstwa 																																																																						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian</w:t>
+        <w:t xml:space="preserve">sprawdzian </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U01</w:t>
+        <w:t xml:space="preserve">MiBM1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK371_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">														Potrafi  działać w sposób przedsiębiorczy w zakresie uwarunkowań prawnych działalności gospodarczej oraz ma świadomość odpowiedzialności prawnej związanej z  prowadzeniem przedsiębiorstwa 																																																																						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_K01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>