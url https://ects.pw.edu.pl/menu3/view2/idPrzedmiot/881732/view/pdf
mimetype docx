--- v1 (2026-01-12)
+++ v2 (2026-06-17)
@@ -853,51 +853,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą problemu opisu i bilansowania bioreaktorów z uwzględnieniem specyficznych kinetyk katalizy enzymatycznej w układach homogenicznych oraz w układach                z enzymami unieruchomionymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>