--- v2 (2026-06-17)
+++ v3 (2026-07-10)
@@ -783,121 +783,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą opisu pracy reaktorów nieidealnych (rzeczywistych) z uwzględnianiem problemów stabilności pracy reaktorów oraz wpływu makro i mikromieszania na stopień przemiany i selektywność przebiegu reakcji chemicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny, egzamin ustny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą problemu opisu i bilansowania bioreaktorów z uwzględnieniem specyficznych kinetyk katalizy enzymatycznej w układach homogenicznych oraz w układach                z enzymami unieruchomionymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>