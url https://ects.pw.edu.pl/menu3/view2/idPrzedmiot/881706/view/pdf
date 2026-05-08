--- v4 (2026-02-28)
+++ v5 (2026-05-08)
@@ -923,67 +923,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U05, K1_U08</w:t>
+        <w:t xml:space="preserve">K1_U08, K1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać i przeanalizować wykonany eksperyment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>