--- v6 (2026-06-30)
+++ v7 (2026-08-22)
@@ -939,51 +939,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U05, K1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać i przeanalizować wykonany eksperyment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>