--- v2 (2026-01-14)
+++ v3 (2026-04-13)
@@ -936,51 +936,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1086,51 +1086,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać elementy elektryczne i elektroniczne oraz układy cyfrowe i analogowe w celu zbadania układów pomiarowo-wykonawczych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>