--- v4 (2026-06-17)
+++ v5 (2026-09-13)
@@ -796,51 +796,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o układach i urządzeniach elektronicznych w zastosowaniach w inżynierii materiałowej i inżynierii chemicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1086,51 +1086,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać elementy elektryczne i elektroniczne oraz układy cyfrowe i analogowe w celu zbadania układów pomiarowo-wykonawczych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>