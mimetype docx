--- v1 (2025-12-27)
+++ v2 (2026-05-01)
@@ -1061,51 +1061,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin (wykład),
 Przygotowanie projektu i obrona (projekt)
 Forma zaliczenia pisemna lub ustna ( stacjonarnie lub zdalnie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03, IS_U12, IS_U13, IS_U14, IS_U18, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U12, IS_U13, IS_U14, IS_U18, IS_U21, IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>