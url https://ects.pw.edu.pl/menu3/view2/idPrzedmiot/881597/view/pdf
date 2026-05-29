--- v2 (2026-05-01)
+++ v3 (2026-05-29)
@@ -764,51 +764,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin (wykład) 
 Przygotowanie projektu i obrona (projekt)
 Forma zaliczenia pisemna lub ustna ( stacjonarnie lub zdalnie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W06, IS_W07, IS_W09, IS_W14</w:t>
+        <w:t xml:space="preserve">IS_W14, IS_W06, IS_W07, IS_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1061,51 +1061,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin (wykład),
 Przygotowanie projektu i obrona (projekt)
 Forma zaliczenia pisemna lub ustna ( stacjonarnie lub zdalnie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12, IS_U13, IS_U14, IS_U18, IS_U21, IS_U03</w:t>
+        <w:t xml:space="preserve">IS_U03, IS_U12, IS_U13, IS_U14, IS_U18, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>