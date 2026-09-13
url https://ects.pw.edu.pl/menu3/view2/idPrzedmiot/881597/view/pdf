--- v3 (2026-05-29)
+++ v4 (2026-09-13)
@@ -764,51 +764,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin (wykład) 
 Przygotowanie projektu i obrona (projekt)
 Forma zaliczenia pisemna lub ustna ( stacjonarnie lub zdalnie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W14, IS_W06, IS_W07, IS_W09</w:t>
+        <w:t xml:space="preserve">IS_W06, IS_W07, IS_W09, IS_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1356,51 +1356,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prezentacja zespołowa 
 Forma zaliczenia ( stacjonarnie lub zdalnie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01, IS_K04</w:t>
+        <w:t xml:space="preserve">IS_K04, IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>